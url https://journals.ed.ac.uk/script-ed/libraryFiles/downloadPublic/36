--- v0 (2025-12-16)
+++ v1 (2026-06-20)
@@ -1,152 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
-  <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D11D48" w:rsidRDefault="00BE4ABD" w:rsidP="00F92A2F">
+    <w:p w14:paraId="199CCA99" w14:textId="2F150036" w:rsidR="00800E3B" w:rsidRDefault="00800E3B" w:rsidP="00F92A2F">
       <w:pPr>
         <w:pStyle w:val="Masthead"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A252C2">
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6261260B" wp14:editId="43FD4D76">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53B5ED09" wp14:editId="2E786560">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>1501140</wp:posOffset>
+              <wp:posOffset>1738859</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>144145</wp:posOffset>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>-45450</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2402840" cy="752475"/>
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3"/>
+            <wp:extent cx="2125134" cy="661806"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="481985379" name="Picture 1" descr="A close-up of a logo&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="vector logo.emf"/>
+                    <pic:cNvPr id="481985379" name="Picture 1" descr="A close-up of a logo&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2402840" cy="752475"/>
+                      <a:ext cx="2125134" cy="661806"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00D11D48">
+    </w:p>
+    <w:p w14:paraId="38F09872" w14:textId="77777777" w:rsidR="00800E3B" w:rsidRDefault="00800E3B" w:rsidP="00F92A2F">
+      <w:pPr>
+        <w:pStyle w:val="Masthead"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23EBB626" w14:textId="77777777" w:rsidR="00800E3B" w:rsidRDefault="00800E3B" w:rsidP="00F92A2F">
+      <w:pPr>
+        <w:pStyle w:val="Masthead"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306A9067" w14:textId="011529A8" w:rsidR="00D11D48" w:rsidRDefault="00D11D48" w:rsidP="00F92A2F">
+      <w:pPr>
+        <w:pStyle w:val="Masthead"/>
+      </w:pPr>
+      <w:r>
         <w:t>Volume ##, Issue ##, Month 20##</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00374946" w:rsidRDefault="00374946" w:rsidP="00374946">
+    <w:p w14:paraId="03327FB6" w14:textId="77777777" w:rsidR="00374946" w:rsidRDefault="00374946" w:rsidP="00374946">
       <w:pPr>
         <w:pStyle w:val="Articletitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book review: </w:t>
       </w:r>
       <w:r w:rsidR="0038105B" w:rsidRPr="00CA5BEC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00EB27BD" w:rsidRPr="00CA5BEC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Book title]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00374946" w:rsidRPr="00374946" w:rsidRDefault="00EB27BD" w:rsidP="00374946">
+    <w:p w14:paraId="435A16C0" w14:textId="77777777" w:rsidR="00374946" w:rsidRPr="00374946" w:rsidRDefault="00EB27BD" w:rsidP="00374946">
       <w:pPr>
         <w:pStyle w:val="Bookauthormeta"/>
       </w:pPr>
       <w:r>
         <w:t>[B</w:t>
       </w:r>
       <w:r w:rsidR="00374946" w:rsidRPr="00374946">
         <w:t>ook author</w:t>
       </w:r>
       <w:r>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00374946" w:rsidRPr="00374946">
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00374946" w:rsidRPr="00374946">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00374946" w:rsidRPr="00374946">
@@ -209,293 +216,276 @@
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00374946" w:rsidRPr="00374946">
         <w:t>number</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00374946" w:rsidRPr="00374946">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00374946" w:rsidRPr="00374946">
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00374946" w:rsidRPr="00374946">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00422360" w:rsidRDefault="00565C08" w:rsidP="00324B11">
+    <w:p w14:paraId="72278EFA" w14:textId="77777777" w:rsidR="00422360" w:rsidRDefault="00565C08" w:rsidP="00324B11">
       <w:pPr>
         <w:pStyle w:val="Authornames"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="36195" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="36195" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AAD06A1" wp14:editId="0AE43585">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2258695</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>597535</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="878400" cy="176400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="cc-nc-sa.emf"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="878400" cy="176400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00374946">
         <w:t xml:space="preserve">Reviewed by </w:t>
       </w:r>
       <w:r w:rsidR="00EB27BD">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00374946">
         <w:t>Review author</w:t>
       </w:r>
       <w:r w:rsidR="00EB27BD">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00374946">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t>name</w:t>
+        <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r w:rsidR="00EB27BD">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00865D35">
         <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00422360" w:rsidRDefault="00422360" w:rsidP="005525A2">
+    <w:p w14:paraId="72A50BBF" w14:textId="77777777" w:rsidR="00422360" w:rsidRDefault="00422360" w:rsidP="005525A2">
       <w:pPr>
         <w:pStyle w:val="Articlemeta"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">© </w:t>
       </w:r>
       <w:r w:rsidR="00EB27BD">
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:t>20##</w:t>
       </w:r>
       <w:r w:rsidR="00EB27BD">
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB27BD">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00374946">
         <w:t>Review author</w:t>
       </w:r>
       <w:r w:rsidR="00EB27BD">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00374946">
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r w:rsidR="00EB27BD">
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00324B11" w:rsidRDefault="00E91266" w:rsidP="005525A2">
+    <w:p w14:paraId="40C0930D" w14:textId="77777777" w:rsidR="00324B11" w:rsidRDefault="00E91266" w:rsidP="005525A2">
       <w:pPr>
         <w:pStyle w:val="Articlemeta"/>
       </w:pPr>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00324B11">
         <w:t xml:space="preserve">icensed under a Creative Commons </w:t>
       </w:r>
       <w:r w:rsidR="00453890" w:rsidRPr="00453890">
-        <w:t>Attribution-</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Attribution-NonCommercial-</w:t>
+      </w:r>
       <w:r>
         <w:t>NoDerivatives</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00453890" w:rsidRPr="00453890">
         <w:t xml:space="preserve"> 4.0 International</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (CC BY-NC-ND 4.0)</w:t>
       </w:r>
       <w:r w:rsidR="00324B11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00453890">
         <w:t>licen</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00453890">
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00324B11" w:rsidRDefault="00324B11" w:rsidP="005525A2">
+    <w:p w14:paraId="36D62C85" w14:textId="77777777" w:rsidR="00324B11" w:rsidRDefault="00324B11" w:rsidP="005525A2">
       <w:pPr>
         <w:pStyle w:val="Articlemeta"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00486537" w:rsidRDefault="00324B11" w:rsidP="00374946">
+    <w:p w14:paraId="5176B924" w14:textId="495F8C59" w:rsidR="00486537" w:rsidRDefault="00324B11" w:rsidP="00374946">
       <w:pPr>
         <w:pStyle w:val="Articlemeta"/>
       </w:pPr>
       <w:r>
-        <w:t>DOI: 10.2966/</w:t>
-[...7 lines deleted...]
-        <w:t>#####.###</w:t>
+        <w:t>DOI: 10.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74EBA">
+        <w:t>218</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/scrip.######.###</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED7E6E" w:rsidRDefault="00A94A3D" w:rsidP="00374946">
+    <w:p w14:paraId="52A97737" w14:textId="77777777" w:rsidR="00ED7E6E" w:rsidRDefault="00A94A3D" w:rsidP="00374946">
       <w:pPr>
         <w:pStyle w:val="Affiliation"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidR="00EB27BD">
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Position, Department, University, City, Country, </w:t>
       </w:r>
       <w:r w:rsidR="00E91266">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>mail address</w:t>
       </w:r>
       <w:r w:rsidR="00EB27BD">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00ED7E6E">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C36251" w:rsidRDefault="00C36251" w:rsidP="00C36251">
+    <w:p w14:paraId="4A4F4A5A" w14:textId="77777777" w:rsidR="00C36251" w:rsidRDefault="00C36251" w:rsidP="00C36251">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Template introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038105B" w:rsidRPr="00087523" w:rsidRDefault="0038105B" w:rsidP="0038105B">
+    <w:p w14:paraId="5EE44293" w14:textId="77777777" w:rsidR="0038105B" w:rsidRPr="00087523" w:rsidRDefault="0038105B" w:rsidP="0038105B">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087523">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Please read through this short document to familiarise yourself with our template before you begin formatting your submission. If you have any problems, please contact us.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038105B" w:rsidRPr="00C36251" w:rsidRDefault="0038105B" w:rsidP="0038105B">
+    <w:p w14:paraId="75DAE01C" w14:textId="77777777" w:rsidR="0038105B" w:rsidRPr="00C36251" w:rsidRDefault="0038105B" w:rsidP="0038105B">
       <w:pPr>
         <w:pStyle w:val="Newparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00C36251">
         <w:t xml:space="preserve">This template has several built-in styles which should be used when formatting a document </w:t>
       </w:r>
       <w:r w:rsidRPr="00087523">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36251">
         <w:t xml:space="preserve"> submission to SCRIPTed. </w:t>
       </w:r>
       <w:r w:rsidRPr="00087523">
         <w:t>Please do not alter the built-in styles.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C36251">
         <w:t xml:space="preserve">Below are examples of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6106">
         <w:t>various</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36251">
@@ -510,128 +500,128 @@
       <w:r w:rsidRPr="0023342E">
         <w:t>styles</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36251">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA6106">
         <w:t>which</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36251">
         <w:t xml:space="preserve"> can be </w:t>
       </w:r>
       <w:r w:rsidRPr="0023342E">
         <w:t>applied</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36251">
         <w:t xml:space="preserve"> to your own text using the Styles pane in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your word processor. Each example includes its name in [square brackets]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36251">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038105B" w:rsidRDefault="0038105B" w:rsidP="0038105B">
+    <w:p w14:paraId="68D482C9" w14:textId="77777777" w:rsidR="0038105B" w:rsidRDefault="0038105B" w:rsidP="0038105B">
       <w:pPr>
         <w:pStyle w:val="Newparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00C36251">
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="0023342E">
         <w:t>more</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36251">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0023342E">
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36251">
         <w:t xml:space="preserve"> see the Author Guidelines on our website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00C36251">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://script-ed.org/submission-guidelines/author-guidelines/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C36251">
         <w:t>) and the Oxford Standard for Citation of Legal Authorities (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00C36251">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.law.ox.ac.uk/sites/files/oxlaw/oscola_4th_edn_hart_2012quickreferenceguide.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C36251">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00997B0F" w:rsidRDefault="00EE6CC7" w:rsidP="00106DAF">
+    <w:p w14:paraId="3BAA5986" w14:textId="77777777" w:rsidR="00997B0F" w:rsidRDefault="00EE6CC7" w:rsidP="00106DAF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0038105B">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00DF5B84">
         <w:t>Heading 1</w:t>
       </w:r>
       <w:r w:rsidR="0038105B">
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> U</w:t>
       </w:r>
       <w:r w:rsidR="00997B0F">
         <w:t xml:space="preserve">se this </w:t>
       </w:r>
       <w:r w:rsidR="00A2199F">
         <w:t xml:space="preserve">style </w:t>
       </w:r>
       <w:r w:rsidR="00997B0F">
         <w:t>for le</w:t>
       </w:r>
       <w:r w:rsidR="00A2199F">
         <w:t>vel one headings</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t>, numbering is added automatically</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F8035B" w:rsidRDefault="0038105B" w:rsidP="00F8035B">
+    <w:p w14:paraId="113930DD" w14:textId="77777777" w:rsidR="00F8035B" w:rsidRDefault="0038105B" w:rsidP="00F8035B">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00DD72E9">
         <w:t>Paragraph</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00DD72E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="007911FD">
         <w:t xml:space="preserve">se </w:t>
       </w:r>
       <w:r w:rsidR="00630901" w:rsidRPr="00CF536D">
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidR="00630901">
@@ -664,51 +654,51 @@
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> table</w:t>
       </w:r>
       <w:r w:rsidR="00F8035B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F8035B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> or figure</w:t>
       </w:r>
       <w:r w:rsidR="007911FD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F8035B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00997B0F" w:rsidRDefault="0038105B" w:rsidP="00F8035B">
+    <w:p w14:paraId="5A145730" w14:textId="77777777" w:rsidR="00997B0F" w:rsidRDefault="0038105B" w:rsidP="00F8035B">
       <w:pPr>
         <w:pStyle w:val="Newparagraph"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00630901">
         <w:t>New</w:t>
       </w:r>
       <w:r w:rsidR="00997B0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00997B0F" w:rsidRPr="00132C7B">
         <w:t>paragraph</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> U</w:t>
       </w:r>
       <w:r w:rsidR="007911FD">
         <w:t xml:space="preserve">se </w:t>
       </w:r>
@@ -721,398 +711,389 @@
       <w:r w:rsidR="007035A4">
         <w:t xml:space="preserve">when you need to begin </w:t>
       </w:r>
       <w:r w:rsidR="00630901">
         <w:t>a new paragraph</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> following an existing paragraph.</w:t>
       </w:r>
       <w:r w:rsidR="00F8035B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="00F8035B">
         <w:t xml:space="preserve"> This style is usually automatically applied.</w:t>
       </w:r>
       <w:r w:rsidR="00D31640">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E72701" w:rsidRDefault="00E72701" w:rsidP="00F8035B">
+    <w:p w14:paraId="5961C286" w14:textId="77777777" w:rsidR="00E72701" w:rsidRDefault="00E72701" w:rsidP="00F8035B">
       <w:pPr>
         <w:pStyle w:val="Newparagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00E72701">
         <w:t>Bold</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72701">
         <w:t>italic</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72701">
         <w:t>underline</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> styles (or a </w:t>
       </w:r>
       <w:r w:rsidRPr="00E72701">
         <w:t>combination</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of them) should be applied using the appropriate styles</w:t>
       </w:r>
       <w:r w:rsidR="00EE6CC7">
         <w:t xml:space="preserve"> (the usual keyboard shortcuts will work)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CA5BEC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D45FF3" w:rsidRDefault="0038105B" w:rsidP="00BB7E69">
+    <w:p w14:paraId="167072B6" w14:textId="77777777" w:rsidR="00D45FF3" w:rsidRDefault="0038105B" w:rsidP="00BB7E69">
       <w:pPr>
         <w:pStyle w:val="Quotation"/>
       </w:pPr>
       <w:r>
         <w:t>[Quotation]</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> Use this style for quotations of more than three lines. Do not include quote marks.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF2F4F" w:rsidRDefault="0038105B" w:rsidP="00F92A2F">
+    <w:p w14:paraId="72ED7666" w14:textId="77777777" w:rsidR="00CF2F4F" w:rsidRDefault="0038105B" w:rsidP="00F92A2F">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
       </w:pPr>
       <w:r>
         <w:t>[Bulleted list]</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> Use this style for bulleted lists.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B5673" w:rsidRDefault="0038105B" w:rsidP="00F92A2F">
+    <w:p w14:paraId="1AE40F6F" w14:textId="77777777" w:rsidR="003B5673" w:rsidRDefault="0038105B" w:rsidP="00F92A2F">
       <w:pPr>
         <w:pStyle w:val="Numberedlist"/>
       </w:pPr>
       <w:r>
         <w:t>[Numbered list]</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> Use this style for numbered lists.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6CE8" w:rsidRDefault="0038105B" w:rsidP="00743EBA">
+    <w:p w14:paraId="3A30C9DA" w14:textId="77777777" w:rsidR="00FF6CE8" w:rsidRDefault="0038105B" w:rsidP="00743EBA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00CF536D">
         <w:t>Heading 2</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> U</w:t>
       </w:r>
       <w:r w:rsidR="00997B0F">
         <w:t xml:space="preserve">se this </w:t>
       </w:r>
       <w:r w:rsidR="001B7CAE" w:rsidRPr="00743EBA">
         <w:t>style</w:t>
       </w:r>
       <w:r w:rsidR="001B7CAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00997B0F">
         <w:t>for level two heading</w:t>
       </w:r>
       <w:r w:rsidR="001B7CAE">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t>, numbering is added automatically</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00997B0F" w:rsidRDefault="0038105B" w:rsidP="00106DAF">
+    <w:p w14:paraId="7CBC7055" w14:textId="77777777" w:rsidR="00997B0F" w:rsidRDefault="0038105B" w:rsidP="00106DAF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00CF536D">
         <w:t>Heading 3</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> U</w:t>
       </w:r>
       <w:r w:rsidR="00997B0F">
         <w:t xml:space="preserve">se this </w:t>
       </w:r>
       <w:r w:rsidR="001B7CAE">
         <w:t xml:space="preserve">style </w:t>
       </w:r>
       <w:r w:rsidR="00997B0F">
         <w:t xml:space="preserve">for level three </w:t>
       </w:r>
       <w:r w:rsidR="001B7CAE">
         <w:t>headings</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t>, numbering is added automatically</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E66188" w:rsidRDefault="0038105B" w:rsidP="003565D4">
+    <w:p w14:paraId="642E594C" w14:textId="77777777" w:rsidR="00E66188" w:rsidRDefault="0038105B" w:rsidP="003565D4">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t>[Table title]</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> Use this style for table captions.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE4713" w:rsidRDefault="0038105B" w:rsidP="0080308E">
+    <w:p w14:paraId="6124B284" w14:textId="77777777" w:rsidR="00FE4713" w:rsidRDefault="0038105B" w:rsidP="0080308E">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
       </w:pPr>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r>
         <w:t>caption]</w:t>
       </w:r>
       <w:r w:rsidR="003A4D72">
         <w:t xml:space="preserve"> Use this style for figure captions.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FE4713" w:rsidSect="002A1EA1">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11901" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009650B5" w:rsidRDefault="009650B5" w:rsidP="00AF2C92">
+    <w:p w14:paraId="5BB04739" w14:textId="77777777" w:rsidR="00365279" w:rsidRDefault="00365279" w:rsidP="00AF2C92">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009650B5" w:rsidRDefault="009650B5" w:rsidP="00AF2C92">
+    <w:p w14:paraId="39AE9E3D" w14:textId="77777777" w:rsidR="00365279" w:rsidRDefault="00365279" w:rsidP="00AF2C92">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005B5620" w:rsidRDefault="005B5620">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B6366B7" w14:textId="77777777" w:rsidR="005B5620" w:rsidRDefault="005B5620">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005B5620" w:rsidRDefault="005B5620">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46347D60" w14:textId="77777777" w:rsidR="005B5620" w:rsidRDefault="005B5620">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005B5620" w:rsidRDefault="005B5620">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74B9CA1B" w14:textId="77777777" w:rsidR="005B5620" w:rsidRDefault="005B5620">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009650B5" w:rsidRDefault="009650B5" w:rsidP="00AF2C92">
+    <w:p w14:paraId="370F417A" w14:textId="77777777" w:rsidR="00365279" w:rsidRDefault="00365279" w:rsidP="00AF2C92">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009650B5" w:rsidRDefault="009650B5" w:rsidP="00AF2C92">
+    <w:p w14:paraId="28D94D46" w14:textId="77777777" w:rsidR="00365279" w:rsidRDefault="00365279" w:rsidP="00AF2C92">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00F8035B" w:rsidRDefault="00F8035B" w:rsidP="00F8035B">
+    <w:p w14:paraId="5BE8D640" w14:textId="77777777" w:rsidR="00F8035B" w:rsidRDefault="00F8035B" w:rsidP="00F8035B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0038105B" w:rsidRPr="0038105B">
         <w:t>[Footnote text] By pressing tab before entering the text of your footnote, left-alignment is preserved.</w:t>
       </w:r>
       <w:r w:rsidR="00CA5BEC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA5BEC" w:rsidRPr="00CA5BEC">
         <w:t>The remaining footnotes provide some examples of the SCRIPTed style.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00F8035B" w:rsidRDefault="00F8035B">
+    <w:p w14:paraId="0E70413A" w14:textId="77777777" w:rsidR="00F8035B" w:rsidRDefault="00F8035B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8035B">
         <w:t xml:space="preserve">Mireille Hildebrandt, “Law </w:t>
       </w:r>
       <w:r w:rsidR="00D31640">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8035B">
         <w:t xml:space="preserve">s an Affordance: The Devil </w:t>
       </w:r>
@@ -1126,394 +1107,389 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Critical Analysis of Law</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8035B">
         <w:t xml:space="preserve"> 116-128, p. 124, available at </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00AA6106" w:rsidRPr="00E66DB7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://cal.library.utoronto.ca/index.php/cal/article/view/28154</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CA5BEC">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00CA5BEC" w:rsidRPr="00CA5BEC">
         <w:t>Michel Foucault, “The Subject and Power”(1982) 8(4) Critical Inquiry 777-795.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="00F8035B" w:rsidRDefault="00F8035B">
+    <w:p w14:paraId="0382F7BC" w14:textId="77777777" w:rsidR="00F8035B" w:rsidRDefault="00F8035B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Copyright, Designs and Patents Act 1998, s. 1(2).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00F8035B" w:rsidRPr="00F8035B" w:rsidRDefault="00F8035B">
+    <w:p w14:paraId="52669A79" w14:textId="77777777" w:rsidR="00F8035B" w:rsidRPr="00F8035B" w:rsidRDefault="00F8035B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CA5BEC">
         <w:t xml:space="preserve">Foucault, </w:t>
       </w:r>
       <w:r w:rsidR="00CA5BEC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>upra</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> n. 2, pp. 124-126.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00F8035B" w:rsidRDefault="00F8035B">
+    <w:p w14:paraId="4540F01E" w14:textId="77777777" w:rsidR="00F8035B" w:rsidRDefault="00F8035B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F8035B">
         <w:t xml:space="preserve">Frank Pasquale, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F8035B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Black Box Society: The Secret Algorithms that Control Money and Information</w:t>
       </w:r>
       <w:r w:rsidRPr="00F8035B">
         <w:t xml:space="preserve"> (Cambridge, Mass.: Harvard University Press, 2015).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00D31640" w:rsidRPr="00D31640" w:rsidRDefault="00D31640">
+    <w:p w14:paraId="674898C5" w14:textId="77777777" w:rsidR="00D31640" w:rsidRPr="00D31640" w:rsidRDefault="00D31640">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ibid.</w:t>
       </w:r>
       <w:r>
         <w:t>, p. 47.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="002A1EA1" w:rsidRDefault="005B5620">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CA996F1" w14:textId="77777777" w:rsidR="002A1EA1" w:rsidRDefault="00365279">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
+      <w:pict w14:anchorId="37C4BD82">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject160260126" o:spid="_x0000_s20482" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:435.7pt;height:163.35pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ffcdcd" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject160260126" o:spid="_x0000_s1027" type="#_x0000_t136" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:435.7pt;height:163.35pt;rotation:315;z-index:-251655168;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="#ffcdcd" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial Black&quot;;font-size:1pt" string="DRAFT"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="002A1EA1">
-      <w:t>(20##) #</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">(20##) ##:# </w:t>
     </w:r>
     <w:r w:rsidR="002A1EA1" w:rsidRPr="00486537">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>SCRIPTed</w:t>
     </w:r>
     <w:r w:rsidR="002A1EA1">
       <w:t xml:space="preserve"> ###</w:t>
     </w:r>
     <w:r w:rsidR="002A1EA1">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="002A1EA1">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="002A1EA1">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002A1EA1">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="002A1EA1">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B5620">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="002A1EA1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00865D35" w:rsidRDefault="005B5620" w:rsidP="00865D35">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DF04075" w14:textId="77777777" w:rsidR="00865D35" w:rsidRDefault="00365279" w:rsidP="00865D35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8499"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
+      <w:pict w14:anchorId="02DF124D">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject160260127" o:spid="_x0000_s20483" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:435.7pt;height:163.35pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ffcdcd" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject160260127" o:spid="_x0000_s1026" type="#_x0000_t136" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:435.7pt;height:163.35pt;rotation:315;z-index:-251653120;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="#ffcdcd" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial Black&quot;;font-size:1pt" string="DRAFT"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00143AA3">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>Review</w:t>
     </w:r>
     <w:r w:rsidR="002A1EA1" w:rsidRPr="002A1EA1">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> Author Name</w:t>
     </w:r>
     <w:r w:rsidR="00865D35">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00865D35">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00865D35">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00865D35">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00865D35">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B5620">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00865D35">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005B5620" w:rsidRDefault="005B5620">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="220108D1" w14:textId="77777777" w:rsidR="005B5620" w:rsidRDefault="00365279">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
+      <w:pict w14:anchorId="761DDB20">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject160260125" o:spid="_x0000_s20481" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:435.7pt;height:163.35pt;rotation:315;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="#ffcdcd" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject160260125" o:spid="_x0000_s1025" type="#_x0000_t136" alt="" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:435.7pt;height:163.35pt;rotation:315;z-index:-251657216;mso-wrap-edited:f;mso-width-percent:0;mso-height-percent:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0" o:allowincell="f" fillcolor="#ffcdcd" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial Black&quot;;font-size:1pt" string="DRAFT"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B0D42628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3441,203 +3417,204 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="939029126">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1033117592">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="746652720">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1313439568">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1969312125">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1797603383">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="519515949">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="154803947">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1035621290">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1469929953">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="847719508">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2078505106">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1353534580">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1754233424">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1169716392">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="828014532">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1314524639">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1848059428">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1121728928">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1747259496">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1424304507">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="332879298">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="2058123744">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1688215073">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1853104453">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1690637967">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1449549100">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="743725344">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1817137719">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="877936859">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="725953342">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1477797206">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="236063745">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1434327082">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1309558746">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1365643077">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1428119482">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="12849480">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1410081114">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="149"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:enforcement="0"/>
   <w:autoFormatOverride/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20484"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="20"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00865D35"/>
+    <w:rsidRoot w:val="002C1ECF"/>
     <w:rsid w:val="00001899"/>
     <w:rsid w:val="000049AD"/>
     <w:rsid w:val="0000681B"/>
     <w:rsid w:val="000133C0"/>
     <w:rsid w:val="00014C4E"/>
     <w:rsid w:val="000166B3"/>
     <w:rsid w:val="00017107"/>
     <w:rsid w:val="000202E2"/>
     <w:rsid w:val="00022441"/>
     <w:rsid w:val="0002261E"/>
     <w:rsid w:val="00024839"/>
     <w:rsid w:val="00026871"/>
     <w:rsid w:val="00037A98"/>
     <w:rsid w:val="000427FB"/>
     <w:rsid w:val="0004455E"/>
     <w:rsid w:val="00047CB5"/>
     <w:rsid w:val="00051FAA"/>
     <w:rsid w:val="000572A9"/>
     <w:rsid w:val="00061325"/>
     <w:rsid w:val="000733AC"/>
     <w:rsid w:val="00074B81"/>
     <w:rsid w:val="00074D22"/>
     <w:rsid w:val="00075081"/>
     <w:rsid w:val="0007528A"/>
     <w:rsid w:val="000811AB"/>
@@ -3734,86 +3711,89 @@
     <w:rsid w:val="00213D21"/>
     <w:rsid w:val="0021620C"/>
     <w:rsid w:val="00216E78"/>
     <w:rsid w:val="00217275"/>
     <w:rsid w:val="0023342E"/>
     <w:rsid w:val="00236F4B"/>
     <w:rsid w:val="00242B0D"/>
     <w:rsid w:val="002467C6"/>
     <w:rsid w:val="0024692A"/>
     <w:rsid w:val="00252BBA"/>
     <w:rsid w:val="00253123"/>
     <w:rsid w:val="00264001"/>
     <w:rsid w:val="00266354"/>
     <w:rsid w:val="00267A18"/>
     <w:rsid w:val="00273462"/>
     <w:rsid w:val="0027395B"/>
     <w:rsid w:val="00275854"/>
     <w:rsid w:val="00283B41"/>
     <w:rsid w:val="00285F28"/>
     <w:rsid w:val="00286398"/>
     <w:rsid w:val="002A1EA1"/>
     <w:rsid w:val="002A3C42"/>
     <w:rsid w:val="002A5D75"/>
     <w:rsid w:val="002B1B1A"/>
     <w:rsid w:val="002B7228"/>
+    <w:rsid w:val="002C1ECF"/>
     <w:rsid w:val="002C53EE"/>
     <w:rsid w:val="002D24F7"/>
     <w:rsid w:val="002D2799"/>
     <w:rsid w:val="002D2CD7"/>
     <w:rsid w:val="002D4DDC"/>
     <w:rsid w:val="002D4F75"/>
     <w:rsid w:val="002D6493"/>
     <w:rsid w:val="002D7AB6"/>
     <w:rsid w:val="002E06D0"/>
     <w:rsid w:val="002E3C27"/>
     <w:rsid w:val="002E403A"/>
     <w:rsid w:val="002E7F3A"/>
+    <w:rsid w:val="002F179B"/>
     <w:rsid w:val="002F4EDB"/>
     <w:rsid w:val="002F6054"/>
     <w:rsid w:val="00310E13"/>
     <w:rsid w:val="00315713"/>
     <w:rsid w:val="0031686C"/>
     <w:rsid w:val="00316FE0"/>
     <w:rsid w:val="003204D2"/>
     <w:rsid w:val="00324B11"/>
     <w:rsid w:val="0032605E"/>
     <w:rsid w:val="003275D1"/>
     <w:rsid w:val="00330B2A"/>
     <w:rsid w:val="00331E17"/>
     <w:rsid w:val="00333063"/>
     <w:rsid w:val="003408E3"/>
     <w:rsid w:val="00343480"/>
     <w:rsid w:val="00345E89"/>
     <w:rsid w:val="003522A1"/>
     <w:rsid w:val="0035254B"/>
     <w:rsid w:val="00353555"/>
     <w:rsid w:val="003565D4"/>
     <w:rsid w:val="003607FB"/>
     <w:rsid w:val="00360FD5"/>
     <w:rsid w:val="0036340D"/>
     <w:rsid w:val="003634A5"/>
+    <w:rsid w:val="00365279"/>
     <w:rsid w:val="00366868"/>
     <w:rsid w:val="00367506"/>
     <w:rsid w:val="00370085"/>
     <w:rsid w:val="003744A7"/>
     <w:rsid w:val="00374946"/>
     <w:rsid w:val="00376235"/>
     <w:rsid w:val="0038105B"/>
     <w:rsid w:val="00381FB6"/>
     <w:rsid w:val="003836D3"/>
     <w:rsid w:val="00383A52"/>
     <w:rsid w:val="00391652"/>
     <w:rsid w:val="0039507F"/>
     <w:rsid w:val="003A1260"/>
     <w:rsid w:val="003A295F"/>
     <w:rsid w:val="003A41DD"/>
     <w:rsid w:val="003A4D72"/>
     <w:rsid w:val="003A7033"/>
     <w:rsid w:val="003B47FE"/>
     <w:rsid w:val="003B5673"/>
     <w:rsid w:val="003B6287"/>
     <w:rsid w:val="003B62C9"/>
     <w:rsid w:val="003C7176"/>
     <w:rsid w:val="003D0929"/>
     <w:rsid w:val="003D4729"/>
     <w:rsid w:val="003D7DD6"/>
@@ -3921,65 +3901,67 @@
     <w:rsid w:val="005B134E"/>
     <w:rsid w:val="005B2039"/>
     <w:rsid w:val="005B344F"/>
     <w:rsid w:val="005B3FBA"/>
     <w:rsid w:val="005B4A1D"/>
     <w:rsid w:val="005B5620"/>
     <w:rsid w:val="005B674D"/>
     <w:rsid w:val="005C0CBE"/>
     <w:rsid w:val="005C1FCF"/>
     <w:rsid w:val="005D1885"/>
     <w:rsid w:val="005D4A38"/>
     <w:rsid w:val="005E2EEA"/>
     <w:rsid w:val="005E3708"/>
     <w:rsid w:val="005E3CCD"/>
     <w:rsid w:val="005E3D6B"/>
     <w:rsid w:val="005E5B55"/>
     <w:rsid w:val="005E5DCF"/>
     <w:rsid w:val="005E5E4A"/>
     <w:rsid w:val="005E693D"/>
     <w:rsid w:val="005E75BF"/>
     <w:rsid w:val="005F57BA"/>
     <w:rsid w:val="005F61E6"/>
     <w:rsid w:val="005F6C45"/>
     <w:rsid w:val="00605A69"/>
     <w:rsid w:val="00606C54"/>
+    <w:rsid w:val="00614281"/>
     <w:rsid w:val="00614375"/>
     <w:rsid w:val="00615B0A"/>
     <w:rsid w:val="006168CF"/>
     <w:rsid w:val="0062011B"/>
     <w:rsid w:val="00620710"/>
     <w:rsid w:val="00626DE0"/>
     <w:rsid w:val="00630901"/>
     <w:rsid w:val="00631F8E"/>
     <w:rsid w:val="00636EE9"/>
     <w:rsid w:val="00640950"/>
     <w:rsid w:val="00641AE7"/>
     <w:rsid w:val="00642629"/>
     <w:rsid w:val="0065293D"/>
     <w:rsid w:val="00653EFC"/>
     <w:rsid w:val="00654021"/>
+    <w:rsid w:val="00660998"/>
     <w:rsid w:val="00661045"/>
     <w:rsid w:val="00666DA8"/>
     <w:rsid w:val="00667228"/>
     <w:rsid w:val="00671057"/>
     <w:rsid w:val="006713D9"/>
     <w:rsid w:val="00675AAF"/>
     <w:rsid w:val="0068031A"/>
     <w:rsid w:val="00681B2F"/>
     <w:rsid w:val="0068335F"/>
     <w:rsid w:val="0068685C"/>
     <w:rsid w:val="00687217"/>
     <w:rsid w:val="00693302"/>
     <w:rsid w:val="0069640B"/>
     <w:rsid w:val="006A1B83"/>
     <w:rsid w:val="006A21CD"/>
     <w:rsid w:val="006A5918"/>
     <w:rsid w:val="006A5BCF"/>
     <w:rsid w:val="006B21B2"/>
     <w:rsid w:val="006B4A4A"/>
     <w:rsid w:val="006C19B2"/>
     <w:rsid w:val="006C4409"/>
     <w:rsid w:val="006C5BB8"/>
     <w:rsid w:val="006C6936"/>
     <w:rsid w:val="006C7B01"/>
     <w:rsid w:val="006D0FE8"/>
@@ -4029,50 +4011,51 @@
     <w:rsid w:val="0076514D"/>
     <w:rsid w:val="00773D59"/>
     <w:rsid w:val="00781003"/>
     <w:rsid w:val="007911FD"/>
     <w:rsid w:val="00793930"/>
     <w:rsid w:val="00793DD1"/>
     <w:rsid w:val="00794FEC"/>
     <w:rsid w:val="007A003E"/>
     <w:rsid w:val="007A1965"/>
     <w:rsid w:val="007A2ED1"/>
     <w:rsid w:val="007A4BE6"/>
     <w:rsid w:val="007B07BF"/>
     <w:rsid w:val="007B0DC6"/>
     <w:rsid w:val="007B1094"/>
     <w:rsid w:val="007B1762"/>
     <w:rsid w:val="007B3320"/>
     <w:rsid w:val="007C1095"/>
     <w:rsid w:val="007C301F"/>
     <w:rsid w:val="007C4540"/>
     <w:rsid w:val="007C65AF"/>
     <w:rsid w:val="007D135D"/>
     <w:rsid w:val="007D730F"/>
     <w:rsid w:val="007D7CD8"/>
     <w:rsid w:val="007E3AA7"/>
     <w:rsid w:val="007F737D"/>
+    <w:rsid w:val="00800E3B"/>
     <w:rsid w:val="0080308E"/>
     <w:rsid w:val="0080415B"/>
     <w:rsid w:val="00805303"/>
     <w:rsid w:val="00806705"/>
     <w:rsid w:val="00806738"/>
     <w:rsid w:val="008216D5"/>
     <w:rsid w:val="008249CE"/>
     <w:rsid w:val="00831A50"/>
     <w:rsid w:val="00831B3C"/>
     <w:rsid w:val="00831C89"/>
     <w:rsid w:val="00832114"/>
     <w:rsid w:val="00834C46"/>
     <w:rsid w:val="0084093E"/>
     <w:rsid w:val="00841CE1"/>
     <w:rsid w:val="008473D8"/>
     <w:rsid w:val="008528DC"/>
     <w:rsid w:val="00852B8C"/>
     <w:rsid w:val="00854981"/>
     <w:rsid w:val="00864B2E"/>
     <w:rsid w:val="00865963"/>
     <w:rsid w:val="00865D35"/>
     <w:rsid w:val="00871C1D"/>
     <w:rsid w:val="008741C2"/>
     <w:rsid w:val="0087450E"/>
     <w:rsid w:val="00875A82"/>
@@ -4171,50 +4154,51 @@
     <w:rsid w:val="00A16D6D"/>
     <w:rsid w:val="00A21383"/>
     <w:rsid w:val="00A2199F"/>
     <w:rsid w:val="00A21B31"/>
     <w:rsid w:val="00A2360E"/>
     <w:rsid w:val="00A26E0C"/>
     <w:rsid w:val="00A32FCB"/>
     <w:rsid w:val="00A34C25"/>
     <w:rsid w:val="00A34FED"/>
     <w:rsid w:val="00A3507D"/>
     <w:rsid w:val="00A36189"/>
     <w:rsid w:val="00A3717A"/>
     <w:rsid w:val="00A4088C"/>
     <w:rsid w:val="00A4456B"/>
     <w:rsid w:val="00A448D4"/>
     <w:rsid w:val="00A452E0"/>
     <w:rsid w:val="00A51EA5"/>
     <w:rsid w:val="00A53742"/>
     <w:rsid w:val="00A557A1"/>
     <w:rsid w:val="00A63059"/>
     <w:rsid w:val="00A63AE3"/>
     <w:rsid w:val="00A63E63"/>
     <w:rsid w:val="00A651A4"/>
     <w:rsid w:val="00A71361"/>
     <w:rsid w:val="00A746E2"/>
+    <w:rsid w:val="00A74EBA"/>
     <w:rsid w:val="00A81FF2"/>
     <w:rsid w:val="00A83904"/>
     <w:rsid w:val="00A90A79"/>
     <w:rsid w:val="00A94A3D"/>
     <w:rsid w:val="00A96B30"/>
     <w:rsid w:val="00AA59B5"/>
     <w:rsid w:val="00AA6106"/>
     <w:rsid w:val="00AA7777"/>
     <w:rsid w:val="00AA7B84"/>
     <w:rsid w:val="00AC0B4C"/>
     <w:rsid w:val="00AC1164"/>
     <w:rsid w:val="00AC2296"/>
     <w:rsid w:val="00AC2754"/>
     <w:rsid w:val="00AC48B0"/>
     <w:rsid w:val="00AC4ACD"/>
     <w:rsid w:val="00AC5DFB"/>
     <w:rsid w:val="00AD13DC"/>
     <w:rsid w:val="00AD2020"/>
     <w:rsid w:val="00AD6DE2"/>
     <w:rsid w:val="00AE0A40"/>
     <w:rsid w:val="00AE1ED4"/>
     <w:rsid w:val="00AE21E1"/>
     <w:rsid w:val="00AE2F8D"/>
     <w:rsid w:val="00AE3BAE"/>
     <w:rsid w:val="00AE6A21"/>
@@ -4334,50 +4318,51 @@
     <w:rsid w:val="00CC474B"/>
     <w:rsid w:val="00CC658C"/>
     <w:rsid w:val="00CC67BF"/>
     <w:rsid w:val="00CD0843"/>
     <w:rsid w:val="00CD4E31"/>
     <w:rsid w:val="00CD5A78"/>
     <w:rsid w:val="00CD7345"/>
     <w:rsid w:val="00CE372E"/>
     <w:rsid w:val="00CE7565"/>
     <w:rsid w:val="00CF0A1B"/>
     <w:rsid w:val="00CF19F6"/>
     <w:rsid w:val="00CF2F4F"/>
     <w:rsid w:val="00CF536D"/>
     <w:rsid w:val="00D02E9D"/>
     <w:rsid w:val="00D10CB8"/>
     <w:rsid w:val="00D11D48"/>
     <w:rsid w:val="00D12806"/>
     <w:rsid w:val="00D12D44"/>
     <w:rsid w:val="00D15018"/>
     <w:rsid w:val="00D158AC"/>
     <w:rsid w:val="00D1694C"/>
     <w:rsid w:val="00D20F5E"/>
     <w:rsid w:val="00D23B76"/>
     <w:rsid w:val="00D24B4A"/>
     <w:rsid w:val="00D31640"/>
+    <w:rsid w:val="00D36816"/>
     <w:rsid w:val="00D379A3"/>
     <w:rsid w:val="00D45FF3"/>
     <w:rsid w:val="00D512CF"/>
     <w:rsid w:val="00D528B9"/>
     <w:rsid w:val="00D53186"/>
     <w:rsid w:val="00D5487D"/>
     <w:rsid w:val="00D60140"/>
     <w:rsid w:val="00D6024A"/>
     <w:rsid w:val="00D608B5"/>
     <w:rsid w:val="00D64739"/>
     <w:rsid w:val="00D71F99"/>
     <w:rsid w:val="00D73CA4"/>
     <w:rsid w:val="00D73D71"/>
     <w:rsid w:val="00D74396"/>
     <w:rsid w:val="00D80284"/>
     <w:rsid w:val="00D81F71"/>
     <w:rsid w:val="00D8642D"/>
     <w:rsid w:val="00D90A5E"/>
     <w:rsid w:val="00D91A68"/>
     <w:rsid w:val="00D95A68"/>
     <w:rsid w:val="00DA17C7"/>
     <w:rsid w:val="00DA6A9A"/>
     <w:rsid w:val="00DB1EFD"/>
     <w:rsid w:val="00DB3EAF"/>
     <w:rsid w:val="00DB46C6"/>
@@ -4514,72 +4499,74 @@
     <w:rsid w:val="00FD4D81"/>
     <w:rsid w:val="00FD7498"/>
     <w:rsid w:val="00FD7FB3"/>
     <w:rsid w:val="00FE4713"/>
     <w:rsid w:val="00FF1F44"/>
     <w:rsid w:val="00FF225E"/>
     <w:rsid w:val="00FF672C"/>
     <w:rsid w:val="00FF6CE8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20484"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="23532EAC"/>
+  <w15:docId w15:val="{6A84E970-31D5-9E4D-824F-1A1DF0EFB3BA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0"/>
     <w:lsdException w:name="heading 5" w:locked="0"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4892,50 +4879,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:locked="0" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:locked="0" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:next w:val="Newparagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00EB27BD"/>
     <w:pPr>
       <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standard"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Paragraph"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009F5AFA"/>
     <w:pPr>
@@ -5534,51 +5522,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="standard"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bookauthormeta">
     <w:name w:val="Book author meta"/>
     <w:basedOn w:val="Paragraph"/>
     <w:qFormat/>
     <w:rsid w:val="00374946"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="657731995">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="909926053">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5609,55 +5597,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2086494677">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.ox.ac.uk/sites/files/oxlaw/oscola_4th_edn_hart_2012quickreferenceguide.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://script-ed.org/submission-guidelines/author-guidelines/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.law.ox.ac.uk/sites/files/oxlaw/oscola_4th_edn_hart_2012quickreferenceguide.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://script-ed.org/submission-guidelines/author-guidelines/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cal.library.utoronto.ca/index.php/cal/article/view/28154" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:////Users/amandineleonard/Downloads/SCRIPTed-template-May-2017-book-review-OTH%20(2).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5917,74 +5909,74 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF0E422D-A07A-450B-8980-9DA070A2AED1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>SCRIPTed-template-May-2017-book-review</Template>
+  <Template>SCRIPTed-template-May-2017-book-review-OTH (2).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>364</Words>
-  <Characters>2079</Characters>
+  <Characters>2080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SCRIPTed book review template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Informa Plc</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2439</CharactersWithSpaces>
+  <CharactersWithSpaces>2440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SCRIPTed book review template</dc:title>
   <dc:subject/>
-  <dc:creator>Laurence Diver</dc:creator>
+  <dc:creator>Amandine Leonard</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>