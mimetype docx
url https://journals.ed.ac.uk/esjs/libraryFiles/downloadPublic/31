--- v0 (2025-12-05)
+++ v1 (2026-04-20)
@@ -269,162 +269,255 @@
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F894C74" w14:textId="77777777" w:rsidR="00D172BB" w:rsidRPr="00B330EF" w:rsidRDefault="00D172BB" w:rsidP="004279E6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F244436" w14:textId="3866E05E" w:rsidR="003D0928" w:rsidRPr="00B330EF" w:rsidRDefault="003D0928" w:rsidP="003D0928">
+    <w:p w14:paraId="6F244436" w14:textId="684FE0DB" w:rsidR="003D0928" w:rsidRPr="00B330EF" w:rsidRDefault="003D0928" w:rsidP="00F0444F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">The Edinburgh Student Journal of Science is a student-run, peer-reviewed journal within the University of Edinburgh for </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Edinburgh Student Journal of Science is a student-run, peer-reviewed </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0444F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">journal for </w:t>
       </w:r>
       <w:r w:rsidR="00BF7448">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">later-year undergraduate and Master’s students studying STEM (science, technology, engineering, or mathematics) </w:t>
+        <w:t xml:space="preserve">later-year undergraduate and Master’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0444F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">STEM </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7448">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">students studying </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0444F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the natural or physical sciences </w:t>
       </w:r>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to submit work to from their academic research projects. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B4519B" w14:textId="10F442BE" w:rsidR="0049491A" w:rsidRPr="00B330EF" w:rsidRDefault="0049491A" w:rsidP="003D0928">
+    <w:p w14:paraId="73B4519B" w14:textId="10F442BE" w:rsidR="0049491A" w:rsidRPr="00B330EF" w:rsidRDefault="0049491A" w:rsidP="00F0444F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Please ensure that you have read and underst</w:t>
       </w:r>
       <w:r w:rsidR="0094164A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ood</w:t>
       </w:r>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> the eligibility and guidelines for submitting on our website at </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00B330EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://journals.ed.ac.uk/index.php/esjs/about/submissions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEFB8AB" w14:textId="31F6DBD7" w:rsidR="00953361" w:rsidRPr="00B330EF" w:rsidRDefault="003D0928" w:rsidP="003D0928">
+    <w:p w14:paraId="4CEFB8AB" w14:textId="1FFE3052" w:rsidR="00953361" w:rsidRPr="00B330EF" w:rsidRDefault="003D0928" w:rsidP="00F0444F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Before submitting summarised articles of such research projects to the journal, students must have </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Before submitting</w:t>
+      </w:r>
+      <w:r w:rsidR="007028E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a manuscript</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, students must have </w:t>
       </w:r>
       <w:r w:rsidR="00155ABA" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>consent</w:t>
       </w:r>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from the supervisor or advisor they worked with to ensure that the work they intend to submit for publication </w:t>
+        <w:t xml:space="preserve"> from the</w:t>
+      </w:r>
+      <w:r w:rsidR="007028E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="007028E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or advisor</w:t>
+      </w:r>
+      <w:r w:rsidR="007028E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure that the work they intend to submit for publication </w:t>
       </w:r>
       <w:r w:rsidR="0094164A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be able to be published without breaking any regulations which may apply to the work, data, research group, funding sources, et cetera. </w:t>
+        <w:t xml:space="preserve"> be able to be published without breaking any regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="007028E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (data protection, ethical requirements, confidentiality, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which may apply to the work, data, research group, funding sources, </w:t>
+      </w:r>
+      <w:r w:rsidR="007028E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>or otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBB06E3" w14:textId="77777777" w:rsidR="00CD2F9D" w:rsidRPr="00B330EF" w:rsidRDefault="00CD2F9D" w:rsidP="003D0928">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D96C8C6" w14:textId="77777777" w:rsidR="00CD2F9D" w:rsidRPr="00B330EF" w:rsidRDefault="00CD2F9D" w:rsidP="003D0928">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
@@ -759,170 +852,240 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00FF694A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084C1CA2" w14:textId="6CED1499" w:rsidR="000A69C5" w:rsidRPr="00FF694A" w:rsidRDefault="000A69C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF694A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651E48A8" w14:textId="77777777" w:rsidR="003D0928" w:rsidRPr="00B330EF" w:rsidRDefault="003D0928" w:rsidP="003D0928">
+    <w:p w14:paraId="4FFF41E1" w14:textId="6EFC333E" w:rsidR="00993782" w:rsidRPr="00B330EF" w:rsidRDefault="003D0928" w:rsidP="00FA1A16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B330EF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Part A – Author Details</w:t>
+      </w:r>
+      <w:r w:rsidR="000652E1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Part A – Author Details</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000652E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000652E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000652E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000652E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00993782" w:rsidRPr="00FA1A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00993782" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o be completed by the author(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFF41E1" w14:textId="55D4AFF3" w:rsidR="00993782" w:rsidRPr="00B330EF" w:rsidRDefault="00993782" w:rsidP="003D0928">
+    <w:p w14:paraId="2FB927AB" w14:textId="1648820C" w:rsidR="00CB4D4A" w:rsidRPr="00B330EF" w:rsidRDefault="003D0928" w:rsidP="003D0928">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Please give the details of the article and its author(s) below</w:t>
       </w:r>
       <w:r w:rsidR="00022392" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. If there are more than </w:t>
       </w:r>
       <w:r w:rsidR="00BF7448">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>two</w:t>
       </w:r>
       <w:r w:rsidR="00022392" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> authors, feel free to provide the required information on another document, or send us an email if you would prefer a form with additional space.</w:t>
+        <w:t xml:space="preserve"> authors, feel free to </w:t>
+      </w:r>
+      <w:r w:rsidR="007028E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edit the form or </w:t>
+      </w:r>
+      <w:r w:rsidR="00022392" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>provide the required information on another document.</w:t>
       </w:r>
       <w:r w:rsidR="00177DAD" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C06C98" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>You have the opportunity to add an ORCID ID to your work; this is recommended and you can get one for free</w:t>
+        <w:t xml:space="preserve">You have the opportunity to add an ORCID ID to your work; this is </w:t>
+      </w:r>
+      <w:r w:rsidR="007028E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strongly </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06C98" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>recommended and you can get one for free</w:t>
       </w:r>
       <w:r w:rsidR="009740BC" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="009740BC" w:rsidRPr="00B330EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://orcid.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009740BC" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D6413A" w14:textId="37D56421" w:rsidR="003D0928" w:rsidRDefault="00177DAD" w:rsidP="003D0928">
+    <w:p w14:paraId="55D6413A" w14:textId="1B136C82" w:rsidR="003D0928" w:rsidRDefault="00177DAD" w:rsidP="003D0928">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
@@ -938,213 +1101,228 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A1F05" w:rsidRPr="00E85D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">or are doing an internship/Summer project, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">and would also like your home institution to be listed on your paper, please </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CB4D4A" w:rsidRPr="00E85D0B">
+        <w:t>and would also like your home institution to be listed on your paper, please</w:t>
+      </w:r>
+      <w:r w:rsidR="00445294">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>add your institution in the ‘Year of Study’ box.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB7BC4" w:rsidRPr="00E85D0B">
+        <w:t xml:space="preserve"> add this</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4D4A" w:rsidRPr="00E85D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If you have graduated</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A1F05" w:rsidRPr="00E85D0B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7BC4" w:rsidRPr="00E85D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or soon will</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB7BC4" w:rsidRPr="00E85D0B">
+        <w:t xml:space="preserve"> If you have graduated</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1F05" w:rsidRPr="00E85D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">, please do </w:t>
+        <w:t xml:space="preserve"> or soon will</w:t>
       </w:r>
       <w:r w:rsidR="00EB7BC4" w:rsidRPr="00E85D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>not</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EB7BC4" w:rsidRPr="00E85D0B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B223ED">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> use a university email as it may be deactivated</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C200E" w:rsidRPr="00E85D0B">
+        <w:t xml:space="preserve">be aware that a </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7BC4" w:rsidRPr="00E85D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> during the publication process</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A1F05" w:rsidRPr="00E85D0B">
+        <w:t>university email may be deactivated</w:t>
+      </w:r>
+      <w:r w:rsidR="006C200E" w:rsidRPr="00E85D0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – or provide a personal email in addition to your university email.</w:t>
+        <w:t xml:space="preserve"> during the publication process</w:t>
+      </w:r>
+      <w:r w:rsidR="00445294">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B223ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so please provide a personal email in addition. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106F0DC6" w14:textId="12D18CF6" w:rsidR="00BF7448" w:rsidRPr="000C6F2F" w:rsidRDefault="00BF7448" w:rsidP="003D0928">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Chosen Submission Format:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:alias w:val="Manuscript Format"/>
         <w:tag w:val="Manuscript Format"/>
         <w:id w:val="-1762597426"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w15:color w:val="3366FF"/>
         <w:dropDownList>
           <w:listItem w:value="Choose an item."/>
           <w:listItem w:displayText="Letter" w:value="Letter"/>
           <w:listItem w:displayText="Research Note" w:value="Research Note"/>
           <w:listItem w:displayText="Extended Report" w:value="Extended Report"/>
         </w:dropDownList>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="44F31D57" w14:textId="604D4044" w:rsidR="00BF7448" w:rsidRPr="000C6F2F" w:rsidRDefault="00BF7448" w:rsidP="003D0928">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="2304"/>
             </w:tabs>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000C6F2F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="20247EED" w14:textId="0C1962E2" w:rsidR="00CE6937" w:rsidRPr="000C6F2F" w:rsidRDefault="003D0928" w:rsidP="003D0928">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Intended Article Title</w:t>
       </w:r>
       <w:r w:rsidRPr="000C6F2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EC06AF" w14:textId="332600A6" w:rsidR="00A73B0C" w:rsidRPr="00B330EF" w:rsidRDefault="007C3D76" w:rsidP="003D0928">
+    <w:p w14:paraId="03EC06AF" w14:textId="332600A6" w:rsidR="00A73B0C" w:rsidRPr="00B330EF" w:rsidRDefault="00F87FC1" w:rsidP="003D0928">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="Intended Article Title"/>
           <w:tag w:val="Title"/>
           <w:id w:val="2003467972"/>
           <w:placeholder>
             <w:docPart w:val="5DD130EFF7D74E47AD9985E706E175A1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="000080"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -1260,51 +1438,51 @@
       <w:r w:rsidR="00E92E49" w:rsidRPr="0043627B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>coursework</w:t>
       </w:r>
       <w:r w:rsidR="00F152CF" w:rsidRPr="0043627B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/full-year project</w:t>
       </w:r>
       <w:r w:rsidR="0043627B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, in which year of study did you complete the work</w:t>
       </w:r>
       <w:r w:rsidR="00F84468">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, and so on.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0104A092" w14:textId="40611B30" w:rsidR="00022392" w:rsidRPr="00B330EF" w:rsidRDefault="007C3D76" w:rsidP="00022392">
+    <w:p w14:paraId="0104A092" w14:textId="40611B30" w:rsidR="00022392" w:rsidRPr="00B330EF" w:rsidRDefault="00F87FC1" w:rsidP="00022392">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1892308313"/>
           <w:placeholder>
             <w:docPart w:val="C7686C3B8A4E4380AB17292C3715B165"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -1385,91 +1563,159 @@
       <w:r w:rsidR="00E71B6A" w:rsidRPr="00380660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> however, we request that you write a short statement to </w:t>
       </w:r>
       <w:r w:rsidR="00380660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>explain</w:t>
       </w:r>
       <w:r w:rsidR="00E71B6A" w:rsidRPr="00380660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> why your article </w:t>
       </w:r>
       <w:r w:rsidR="00CB6E2E" w:rsidRPr="00380660">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>satisfies the criterion of being novel, scientific research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700EDA7C" w14:textId="09FCBDA5" w:rsidR="00CB6E2E" w:rsidRDefault="007C3D76" w:rsidP="008C5D0A">
+    <w:p w14:paraId="700EDA7C" w14:textId="09FCBDA5" w:rsidR="00CB6E2E" w:rsidRDefault="00F87FC1" w:rsidP="008C5D0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Eligibility Statement"/>
           <w:tag w:val="Eligibility Statement"/>
           <w:id w:val="-2133621922"/>
           <w:placeholder>
             <w:docPart w:val="697CC4A0D8714348BB9D70BEDCC42B48"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CB6E2E" w:rsidRPr="00B330EF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="56D7F83A" w14:textId="20E18CDA" w:rsidR="00022392" w:rsidRPr="00B330EF" w:rsidRDefault="00022392" w:rsidP="00022392">
+    <w:p w14:paraId="03A13EA3" w14:textId="5E6A58F8" w:rsidR="00971227" w:rsidRDefault="00971227" w:rsidP="00022392">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2304"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00971227">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>did you find out about the Edinburgh Student Journal of Science?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6E6F45" w14:textId="27D67084" w:rsidR="00971227" w:rsidRPr="00971227" w:rsidRDefault="00971227" w:rsidP="00022392">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2304"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:alias w:val="How Did You Find Us?"/>
+          <w:tag w:val="How Did You Find Us?"/>
+          <w:id w:val="660512220"/>
+          <w:placeholder>
+            <w:docPart w:val="58F208AA8AFC4068B2C6AEE8BAC9F6E6"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00B330EF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="56D7F83A" w14:textId="16E8FF92" w:rsidR="00022392" w:rsidRPr="00B330EF" w:rsidRDefault="00022392" w:rsidP="00022392">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Author 1 Details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365AB604" w14:textId="77777777" w:rsidR="00022392" w:rsidRPr="00B330EF" w:rsidRDefault="00022392" w:rsidP="00022392">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -2513,86 +2759,66 @@
               <w:szCs w:val="20"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="5983BDB0" w14:textId="77777777" w:rsidR="00BF7448" w:rsidRDefault="00D50405" w:rsidP="00BF7448">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ORCID ID     </w:t>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t xml:space="preserve">ORCID ID      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:noProof/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="ORCID ID"/>
           <w:tag w:val="ORCID ID"/>
           <w:id w:val="-1347168666"/>
           <w:placeholder>
             <w:docPart w:val="392C907380C8480DA55CF5581671AC0A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="000080"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B330EF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
@@ -2608,166 +2834,172 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00562415">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Please copy and paste the above template, or</w:t>
       </w:r>
       <w:r w:rsidR="00671B5B" w:rsidRPr="00562415">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> otherwise, to add any additional authors.</w:t>
       </w:r>
       <w:r w:rsidR="00671B5B" w:rsidRPr="00562415">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41723441" w14:textId="69766953" w:rsidR="008F6898" w:rsidRPr="00B330EF" w:rsidRDefault="00562415" w:rsidP="00562415">
-      <w:pPr>
+    <w:p w14:paraId="5597E5FC" w14:textId="5EFBFA96" w:rsidR="00993782" w:rsidRPr="00B330EF" w:rsidRDefault="00562415" w:rsidP="008F0869">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="008F6898" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F6898" w:rsidRPr="00B330EF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Part B – Collaborator &amp; Funding Details</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0869">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Part B – Collaborator &amp; Funding Details</w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F0869">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00993782" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To be completed by the author(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5597E5FC" w14:textId="76EECC49" w:rsidR="00993782" w:rsidRPr="00B330EF" w:rsidRDefault="00993782" w:rsidP="008F6898">
+    <w:p w14:paraId="554B85DE" w14:textId="17D248A3" w:rsidR="008F6898" w:rsidRPr="00B330EF" w:rsidRDefault="008F6898" w:rsidP="008F6898">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t>To be completed by the author(s)</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If this work is funded by any companies, bodies, or other organisations wh</w:t>
+      </w:r>
+      <w:r w:rsidR="00380660">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be acknowledged, please disclose them in the box below and ensure that they are also acknowledged in your article.</w:t>
+      </w:r>
+      <w:r w:rsidR="003603B9" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ask your supervisor if you are unsure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554B85DE" w14:textId="17D248A3" w:rsidR="008F6898" w:rsidRPr="00B330EF" w:rsidRDefault="008F6898" w:rsidP="008F6898">
+    <w:p w14:paraId="187F6CBA" w14:textId="77777777" w:rsidR="00CB6E2E" w:rsidRPr="00B330EF" w:rsidRDefault="003A1F05" w:rsidP="00CB6E2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>If this work is funded by any companies, bodies, or other organisations wh</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Ask your supervisor if you are unsure.</w:t>
+        <w:t>Funding Sources</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6E2E" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or Partners:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187F6CBA" w14:textId="77777777" w:rsidR="00CB6E2E" w:rsidRPr="00B330EF" w:rsidRDefault="003A1F05" w:rsidP="00CB6E2E">
-[...22 lines deleted...]
-    <w:p w14:paraId="4D5B70D6" w14:textId="15166DCF" w:rsidR="008F6898" w:rsidRPr="00B330EF" w:rsidRDefault="007C3D76" w:rsidP="00CB6E2E">
+    <w:p w14:paraId="4D5B70D6" w14:textId="15166DCF" w:rsidR="008F6898" w:rsidRPr="00B330EF" w:rsidRDefault="00F87FC1" w:rsidP="00CB6E2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:alias w:val="Funders"/>
           <w:tag w:val="Funders"/>
           <w:id w:val="236987127"/>
           <w:placeholder>
             <w:docPart w:val="CCA1936D66234231AC40331F57ED4695"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="000080"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2815,58 +3047,60 @@
       <w:r w:rsidR="006D483F" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This not only acknowledges their work</w:t>
       </w:r>
       <w:r w:rsidR="008B645A" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and contributions</w:t>
       </w:r>
       <w:r w:rsidR="006D483F" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, but also improves the </w:t>
       </w:r>
       <w:r w:rsidR="00C274FF" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">impact of your article. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48049DC1" w14:textId="34A3CDF7" w:rsidR="008F6898" w:rsidRPr="00B330EF" w:rsidRDefault="008F6898" w:rsidP="008F6898">
+    <w:p w14:paraId="7424D10C" w14:textId="652D2E7E" w:rsidR="008F6898" w:rsidRPr="00B330EF" w:rsidRDefault="008F6898" w:rsidP="00C26369">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Please add the details of</w:t>
       </w:r>
       <w:r w:rsidR="00C274FF" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> your supervisor(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C274FF" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">and any other academics who have </w:t>
@@ -2937,128 +3171,57 @@
       </w:r>
       <w:r w:rsidR="00E373EC" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00E373EC" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">primary </w:t>
       </w:r>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>supervisor of your project.</w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> a final manuscript is prepared for all collaborators to proof.</w:t>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4374B4B1" w14:textId="77777777" w:rsidR="008F6898" w:rsidRPr="00B330EF" w:rsidRDefault="008F6898" w:rsidP="008F6898">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Collaborator 1 Details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F44C38A" w14:textId="77777777" w:rsidR="008F6898" w:rsidRPr="00B330EF" w:rsidRDefault="008F6898" w:rsidP="008F6898">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
@@ -4041,79 +4204,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(as you wish to appear in print</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">(as you wish to appear in print) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:   </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Collaborator Name"/>
           <w:tag w:val="Collaborator Name"/>
           <w:id w:val="1801414138"/>
           <w:placeholder>
             <w:docPart w:val="56B7BCF4B2224897A22A17F89421DD68"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w15:color w:val="000080"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00B330EF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
@@ -4492,156 +4635,145 @@
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="65238846" w14:textId="77777777" w:rsidR="00BA0441" w:rsidRDefault="00BA0441" w:rsidP="00E73432">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7584852A" w14:textId="77777777" w:rsidR="000C6F2F" w:rsidRDefault="000C6F2F" w:rsidP="00E73432">
+    <w:p w14:paraId="196452FE" w14:textId="4D66244B" w:rsidR="00E73432" w:rsidRDefault="00E73432" w:rsidP="000C6F2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00562415">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Please copy and paste the above template, or otherwise, to add any additional authors.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="196452FE" w14:textId="4D66244B" w:rsidR="00E73432" w:rsidRDefault="00E73432" w:rsidP="000C6F2F">
+    <w:p w14:paraId="4815DD9C" w14:textId="77777777" w:rsidR="00821FCC" w:rsidRDefault="00022392" w:rsidP="00821FCC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:br w:type="page"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Part </w:t>
+      </w:r>
+      <w:r w:rsidR="002E68BC" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Supervisor Acknowledgement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F87D005" w14:textId="5DC2E8A8" w:rsidR="00022392" w:rsidRPr="00B330EF" w:rsidRDefault="00022392" w:rsidP="00E73432">
+    <w:p w14:paraId="622A8BD0" w14:textId="0714E806" w:rsidR="00993782" w:rsidRPr="00B330EF" w:rsidRDefault="00993782" w:rsidP="00821FCC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-[...44 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To be completed by the author(s)’ primary supervisor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD1B2F6" w14:textId="793957E6" w:rsidR="00022392" w:rsidRPr="00B330EF" w:rsidRDefault="007C3D76" w:rsidP="00022392">
+    <w:p w14:paraId="0BD1B2F6" w14:textId="2DF69710" w:rsidR="00022392" w:rsidRPr="00B330EF" w:rsidRDefault="00F87FC1" w:rsidP="00022392">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:alias w:val="Agree"/>
           <w:tag w:val="Agree"/>
           <w:id w:val="661746549"/>
           <w15:color w:val="000080"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4686,78 +4818,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> but</w:t>
       </w:r>
       <w:r w:rsidR="00022392" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> not limited to:</w:t>
       </w:r>
       <w:r w:rsidR="00022392" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00022392" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>confidentiality agreements/</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EE633F" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NDAs, copyright</w:t>
+      </w:r>
       <w:r w:rsidR="00022392" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>NDAs,  copyright</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE633F" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>issues, ownership</w:t>
+      </w:r>
       <w:r w:rsidR="00022392" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> issues,  ownership of </w:t>
+        <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="002161DB" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00022392" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">data or research, funding agreements,  collaborative agreements. </w:t>
+        <w:t xml:space="preserve">data or research, funding </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE633F" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>agreements, collaborative</w:t>
+      </w:r>
+      <w:r w:rsidR="00022392" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CB4663" w14:textId="438E9AE9" w:rsidR="00022392" w:rsidRPr="00B330EF" w:rsidRDefault="007C3D76" w:rsidP="00022392">
+    <w:p w14:paraId="06CB4663" w14:textId="438E9AE9" w:rsidR="00022392" w:rsidRPr="00B330EF" w:rsidRDefault="00F87FC1" w:rsidP="00022392">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:alias w:val="Agree"/>
           <w:tag w:val="Agree"/>
           <w:id w:val="790862803"/>
           <w15:color w:val="000080"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -4882,168 +5036,174 @@
       <w:r w:rsidR="00813882" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00EA46C9" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> available on the paper</w:t>
       </w:r>
       <w:r w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. The publication of this work to the Edinburgh Student Journal of Science would thus imply that this section of work would not be published elsewhere.</w:t>
       </w:r>
       <w:r w:rsidR="00F06087" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please let us know if you do not wish for this to be the case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367C3F2C" w14:textId="017080B3" w:rsidR="009E512D" w:rsidRPr="00B330EF" w:rsidRDefault="007C3D76" w:rsidP="009E512D">
+    <w:p w14:paraId="367C3F2C" w14:textId="017080B3" w:rsidR="009E512D" w:rsidRPr="00B330EF" w:rsidRDefault="00F87FC1" w:rsidP="009E512D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:alias w:val="Agree"/>
           <w:tag w:val="Agree"/>
           <w:id w:val="-167718846"/>
           <w15:color w:val="000080"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001726C6" w:rsidRPr="00B330EF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009E512D" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">   Please tick this box and sign below if you have understood and agree with the above points.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4693D31D" w14:textId="4A72C376" w:rsidR="00813882" w:rsidRPr="00B330EF" w:rsidRDefault="00813882" w:rsidP="009E512D">
+    <w:p w14:paraId="4693D31D" w14:textId="4492C648" w:rsidR="00813882" w:rsidRPr="00B330EF" w:rsidRDefault="00F87FC1" w:rsidP="009E512D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B330EF">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Lastly, as the supervisor of the work, please briefly state why this work </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Finally</w:t>
+      </w:r>
+      <w:r w:rsidR="00813882" w:rsidRPr="00B330EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as the supervisor of the work, please briefly state why this work </w:t>
       </w:r>
       <w:r w:rsidR="00C0079D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">can be considered </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B330EF">
+      <w:r w:rsidR="00813882" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>novel, scientific research</w:t>
       </w:r>
       <w:r w:rsidR="003653F0" w:rsidRPr="00B330EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFB25C1" w14:textId="78507639" w:rsidR="003653F0" w:rsidRPr="00B330EF" w:rsidRDefault="007C3D76" w:rsidP="009E512D">
+    <w:p w14:paraId="0FFB25C1" w14:textId="78507639" w:rsidR="003653F0" w:rsidRPr="00B330EF" w:rsidRDefault="00F87FC1" w:rsidP="009E512D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Collaborator Statement"/>
           <w:tag w:val="Collaborator Statement"/>
           <w:id w:val="1847138717"/>
           <w:placeholder>
             <w:docPart w:val="9C153CE268D74AA9876B9556EB94DD83"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003653F0" w:rsidRPr="00B330EF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="17711081" w14:textId="785160F1" w:rsidR="009E512D" w:rsidRPr="00B330EF" w:rsidRDefault="007C3D76" w:rsidP="009E512D">
+    <w:p w14:paraId="17711081" w14:textId="785160F1" w:rsidR="009E512D" w:rsidRPr="00B330EF" w:rsidRDefault="00F87FC1" w:rsidP="009E512D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2304"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:alias w:val="Yes"/>
           <w:tag w:val="Yes"/>
           <w:id w:val="-1356879507"/>
           <w15:color w:val="000080"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -5742,254 +5902,266 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D0928"/>
     <w:rsid w:val="000076D4"/>
     <w:rsid w:val="000162EC"/>
     <w:rsid w:val="00022392"/>
     <w:rsid w:val="000344D0"/>
     <w:rsid w:val="00041B42"/>
     <w:rsid w:val="00041C13"/>
     <w:rsid w:val="00064A7F"/>
+    <w:rsid w:val="000652E1"/>
     <w:rsid w:val="00067311"/>
     <w:rsid w:val="00070F2D"/>
     <w:rsid w:val="00074733"/>
     <w:rsid w:val="00077C30"/>
     <w:rsid w:val="000A2877"/>
     <w:rsid w:val="000A58C6"/>
     <w:rsid w:val="000A69C5"/>
     <w:rsid w:val="000C6F2F"/>
     <w:rsid w:val="000D1FD6"/>
     <w:rsid w:val="000D3563"/>
     <w:rsid w:val="000E1BB3"/>
     <w:rsid w:val="001102CD"/>
     <w:rsid w:val="0012292E"/>
     <w:rsid w:val="00136CFC"/>
     <w:rsid w:val="001550CD"/>
     <w:rsid w:val="00155ABA"/>
     <w:rsid w:val="001726C6"/>
     <w:rsid w:val="00177DAD"/>
     <w:rsid w:val="001A050A"/>
     <w:rsid w:val="001B6139"/>
     <w:rsid w:val="001D048E"/>
     <w:rsid w:val="002026FA"/>
     <w:rsid w:val="002161DB"/>
     <w:rsid w:val="00271F54"/>
     <w:rsid w:val="002746A3"/>
     <w:rsid w:val="002761C9"/>
     <w:rsid w:val="0029406C"/>
     <w:rsid w:val="002E68BC"/>
     <w:rsid w:val="0034095B"/>
     <w:rsid w:val="003603B9"/>
     <w:rsid w:val="003653F0"/>
     <w:rsid w:val="00367309"/>
     <w:rsid w:val="00380660"/>
     <w:rsid w:val="003A1F05"/>
     <w:rsid w:val="003C3FB5"/>
     <w:rsid w:val="003D0928"/>
     <w:rsid w:val="003D1A1C"/>
     <w:rsid w:val="003F2BB1"/>
     <w:rsid w:val="004279E6"/>
     <w:rsid w:val="0043627B"/>
     <w:rsid w:val="00441114"/>
+    <w:rsid w:val="00445294"/>
     <w:rsid w:val="00473800"/>
+    <w:rsid w:val="00474A1F"/>
     <w:rsid w:val="0049491A"/>
     <w:rsid w:val="004A34B0"/>
     <w:rsid w:val="004A57FC"/>
     <w:rsid w:val="004A66B4"/>
     <w:rsid w:val="004C7218"/>
     <w:rsid w:val="00557E86"/>
     <w:rsid w:val="00562415"/>
     <w:rsid w:val="005B4ACE"/>
     <w:rsid w:val="005F1689"/>
     <w:rsid w:val="005F7905"/>
     <w:rsid w:val="00617038"/>
     <w:rsid w:val="006304CA"/>
     <w:rsid w:val="00644EF2"/>
     <w:rsid w:val="00671B5B"/>
     <w:rsid w:val="00686A8D"/>
     <w:rsid w:val="006A6320"/>
     <w:rsid w:val="006C200E"/>
     <w:rsid w:val="006D483F"/>
     <w:rsid w:val="006E130B"/>
+    <w:rsid w:val="007028E0"/>
     <w:rsid w:val="007167BB"/>
     <w:rsid w:val="00751105"/>
     <w:rsid w:val="007550D4"/>
     <w:rsid w:val="007C3D76"/>
     <w:rsid w:val="007F76FC"/>
     <w:rsid w:val="00813882"/>
     <w:rsid w:val="0081708C"/>
+    <w:rsid w:val="00821FCC"/>
     <w:rsid w:val="008221FD"/>
     <w:rsid w:val="00823807"/>
     <w:rsid w:val="00896219"/>
     <w:rsid w:val="008A46A2"/>
     <w:rsid w:val="008B645A"/>
     <w:rsid w:val="008C5D0A"/>
     <w:rsid w:val="008D7D9B"/>
     <w:rsid w:val="008E5F5A"/>
+    <w:rsid w:val="008F0869"/>
     <w:rsid w:val="008F6898"/>
     <w:rsid w:val="0092300C"/>
     <w:rsid w:val="0094164A"/>
     <w:rsid w:val="009424A4"/>
     <w:rsid w:val="00944D10"/>
     <w:rsid w:val="0094520C"/>
     <w:rsid w:val="00953361"/>
     <w:rsid w:val="009668C5"/>
+    <w:rsid w:val="00971227"/>
     <w:rsid w:val="00971D6F"/>
     <w:rsid w:val="009740BC"/>
     <w:rsid w:val="0097587B"/>
     <w:rsid w:val="00993782"/>
     <w:rsid w:val="009D21F3"/>
     <w:rsid w:val="009D38B0"/>
     <w:rsid w:val="009E512D"/>
     <w:rsid w:val="00A068AE"/>
     <w:rsid w:val="00A169D9"/>
     <w:rsid w:val="00A259F9"/>
     <w:rsid w:val="00A567E9"/>
     <w:rsid w:val="00A646CC"/>
     <w:rsid w:val="00A73B0C"/>
     <w:rsid w:val="00A97349"/>
     <w:rsid w:val="00AC152C"/>
     <w:rsid w:val="00AC7654"/>
     <w:rsid w:val="00AE0E0D"/>
     <w:rsid w:val="00AE4603"/>
+    <w:rsid w:val="00B223ED"/>
     <w:rsid w:val="00B330EF"/>
     <w:rsid w:val="00B458D1"/>
     <w:rsid w:val="00B46E6D"/>
     <w:rsid w:val="00BA0441"/>
     <w:rsid w:val="00BC12E6"/>
     <w:rsid w:val="00BC1C3A"/>
     <w:rsid w:val="00BF7281"/>
     <w:rsid w:val="00BF7448"/>
     <w:rsid w:val="00C0079D"/>
     <w:rsid w:val="00C04D0B"/>
     <w:rsid w:val="00C06C98"/>
     <w:rsid w:val="00C07DB4"/>
+    <w:rsid w:val="00C26369"/>
     <w:rsid w:val="00C274FF"/>
     <w:rsid w:val="00C509A6"/>
     <w:rsid w:val="00C62C19"/>
     <w:rsid w:val="00C63167"/>
     <w:rsid w:val="00C76A25"/>
     <w:rsid w:val="00C85F64"/>
     <w:rsid w:val="00CB4D4A"/>
     <w:rsid w:val="00CB6E2E"/>
     <w:rsid w:val="00CC2468"/>
     <w:rsid w:val="00CD2F9D"/>
     <w:rsid w:val="00CD3C6B"/>
     <w:rsid w:val="00CE6937"/>
     <w:rsid w:val="00D172BB"/>
     <w:rsid w:val="00D24A55"/>
     <w:rsid w:val="00D50405"/>
     <w:rsid w:val="00D64D70"/>
     <w:rsid w:val="00D81AEF"/>
     <w:rsid w:val="00DE68A9"/>
     <w:rsid w:val="00DE7BB6"/>
     <w:rsid w:val="00E373EC"/>
     <w:rsid w:val="00E71B6A"/>
     <w:rsid w:val="00E73432"/>
     <w:rsid w:val="00E81056"/>
     <w:rsid w:val="00E85D0B"/>
     <w:rsid w:val="00E92E49"/>
     <w:rsid w:val="00EA46C9"/>
     <w:rsid w:val="00EB0509"/>
     <w:rsid w:val="00EB2C5B"/>
     <w:rsid w:val="00EB53AC"/>
     <w:rsid w:val="00EB7BC4"/>
+    <w:rsid w:val="00EE633F"/>
+    <w:rsid w:val="00F0444F"/>
     <w:rsid w:val="00F06087"/>
     <w:rsid w:val="00F07A2C"/>
     <w:rsid w:val="00F152CF"/>
     <w:rsid w:val="00F379CF"/>
     <w:rsid w:val="00F403A3"/>
     <w:rsid w:val="00F84468"/>
     <w:rsid w:val="00F85076"/>
+    <w:rsid w:val="00F87FC1"/>
     <w:rsid w:val="00F94B7C"/>
+    <w:rsid w:val="00FA1A16"/>
     <w:rsid w:val="00FF4204"/>
     <w:rsid w:val="00FF440A"/>
     <w:rsid w:val="00FF694A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="547BAC5A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CD4CB7E7-0989-4CC9-B00F-58FDCFFDC4D9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -8161,56 +8333,86 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3177441F-052B-4E93-A03F-B927985AFEBB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="005B712F">
+        <w:p w:rsidR="007A74C2" w:rsidRDefault="005B712F">
           <w:r w:rsidRPr="0036222A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="58F208AA8AFC4068B2C6AEE8BAC9F6E6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD58A9CC-1A57-43DA-80D8-127026021B63}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="007A74C2" w:rsidP="007A74C2">
+          <w:pPr>
+            <w:pStyle w:val="58F208AA8AFC4068B2C6AEE8BAC9F6E6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00CD2F9D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8307,50 +8509,51 @@
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F46A5"/>
     <w:rsid w:val="000162EC"/>
     <w:rsid w:val="00070F2D"/>
     <w:rsid w:val="000862E8"/>
     <w:rsid w:val="000A3E8D"/>
     <w:rsid w:val="000B378A"/>
     <w:rsid w:val="001C6E3A"/>
     <w:rsid w:val="00243FF6"/>
     <w:rsid w:val="00377C00"/>
     <w:rsid w:val="00552AB0"/>
     <w:rsid w:val="005B712F"/>
     <w:rsid w:val="005F1689"/>
+    <w:rsid w:val="007A74C2"/>
     <w:rsid w:val="008A1608"/>
     <w:rsid w:val="009F46A5"/>
     <w:rsid w:val="00C62A59"/>
     <w:rsid w:val="00ED0F47"/>
     <w:rsid w:val="00F85076"/>
     <w:rsid w:val="00FF440A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
@@ -8768,51 +8971,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005B712F"/>
+    <w:rsid w:val="007A74C2"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DD130EFF7D74E47AD9985E706E175A16">
     <w:name w:val="5DD130EFF7D74E47AD9985E706E175A16"/>
     <w:rsid w:val="00243FF6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7686C3B8A4E4380AB17292C3715B1653">
     <w:name w:val="C7686C3B8A4E4380AB17292C3715B1653"/>
     <w:rsid w:val="00243FF6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -9351,50 +9554,64 @@
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A49C9035CDDD4D1AB36443477D012FE3">
     <w:name w:val="A49C9035CDDD4D1AB36443477D012FE3"/>
     <w:rsid w:val="00243FF6"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="58F208AA8AFC4068B2C6AEE8BAC9F6E6">
+    <w:name w:val="58F208AA8AFC4068B2C6AEE8BAC9F6E6"/>
+    <w:rsid w:val="007A74C2"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -9677,69 +9894,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F24F50F-60AD-4792-8370-31144FF0947B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1228</Words>
-  <Characters>7000</Characters>
+  <Words>1194</Words>
+  <Characters>6806</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8212</CharactersWithSpaces>
+  <CharactersWithSpaces>7985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jack Lee Smith</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>